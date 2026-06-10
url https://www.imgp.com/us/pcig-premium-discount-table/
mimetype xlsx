--- v0 (2026-04-29)
+++ v1 (2026-06-10)
@@ -1,108 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://imsquarecouk-my.sharepoint.com/personal/c_mejia_imgp_com1/Documents/Documents/discount tables/12-31-25 Charts/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://imsquarecouk-my.sharepoint.com/personal/c_mejia_imgp_com1/Documents/Documents/discount tables/3-31-26/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{21AAAA15-20B0-4309-8FA7-54EC02095283}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{B879EBF4-E5E1-47AE-B488-949275C9833A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="380" windowWidth="19200" windowHeight="11180" xr2:uid="{598BB19E-C57C-48C0-884D-B4299A47336E}"/>
+    <workbookView xWindow="28680" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{0D6D03C8-21F0-44CF-89E6-04837F18208F}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="PCIG" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="9" uniqueCount="9">
   <si>
-    <t>Quarter Ended 3/31/25</t>
+    <t>Days Traded at Discount</t>
+  </si>
+  <si>
+    <t>Days Traded at Premium</t>
+  </si>
+  <si>
+    <t>12 Months Ended 3/31/26</t>
+  </si>
+  <si>
+    <t>Quarter Ended 3/31/26</t>
+  </si>
+  <si>
+    <t>Quarter Ended 12/31/25</t>
+  </si>
+  <si>
+    <t>Quarter Ended 9/30/25</t>
   </si>
   <si>
     <t>Quarter Ended 6/30/25</t>
   </si>
   <si>
-    <t>Quarter Ended 9/30/25</t>
-[...4 lines deleted...]
-  <si>
     <t>Year Ended 12/31/2025</t>
   </si>
   <si>
-    <t>Days Traded at Premium</t>
-[...4 lines deleted...]
-  <si>
     <t>Polen Capital International Growth ETF</t>
-  </si>
-[...1 lines deleted...]
-    <t>Year Ended 12/31/2024 (inception 3/31/24)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
@@ -121,62 +124,62 @@
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="centerContinuous"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="1" xr:uid="{710BFED1-8370-44FA-9718-931284EEC557}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{707CCD86-D81C-4E8A-B0A7-DDB1CEE63586}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -467,157 +470,159 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{F5453D5E-F0F0-42FF-AC40-5E40B80537E7}">
-  <dimension ref="B2:H5"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8F374CCC-77A0-4FDE-A065-5B7010891F69}">
+  <dimension ref="A1:G4"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="G10" sqref="G10"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="D17" sqref="D17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="2" max="2" width="20.54296875" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="8" max="8" width="11.08984375" customWidth="1"/>
+    <col min="1" max="1" width="25.81640625" customWidth="1"/>
+    <col min="2" max="2" width="14.26953125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.81640625" customWidth="1"/>
+    <col min="4" max="4" width="17.26953125" customWidth="1"/>
+    <col min="5" max="5" width="15.1796875" customWidth="1"/>
+    <col min="6" max="6" width="16.1796875" customWidth="1"/>
+    <col min="7" max="7" width="13.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:8" x14ac:dyDescent="0.35">
-      <c r="B2" s="1" t="s">
+    <row r="1" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A1" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="B1" s="4"/>
+      <c r="C1" s="4"/>
+      <c r="D1" s="4"/>
+    </row>
+    <row r="2" spans="1:7" ht="29" x14ac:dyDescent="0.35">
+      <c r="A2" s="3"/>
+      <c r="B2" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="1"/>
-[...1 lines deleted...]
-      <c r="E2" s="1"/>
+      <c r="C2" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="E2" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="F2" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="G2" s="2" t="s">
+        <v>2</v>
+      </c>
     </row>
-    <row r="3" spans="2:8" ht="63.5" customHeight="1" x14ac:dyDescent="0.35">
-[...4 lines deleted...]
-      <c r="D3" s="3" t="s">
+    <row r="3" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A3" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3">
+        <v>95</v>
+      </c>
+      <c r="C3" s="1">
+        <v>35</v>
+      </c>
+      <c r="D3">
+        <v>32</v>
+      </c>
+      <c r="E3">
+        <v>15</v>
+      </c>
+      <c r="F3">
+        <v>20</v>
+      </c>
+      <c r="G3">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.35">
+      <c r="A4" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="E3" s="3" t="s">
-[...23 lines deleted...]
-        <v>35</v>
+      <c r="B4">
+        <v>155</v>
+      </c>
+      <c r="C4" s="1">
+        <v>27</v>
+      </c>
+      <c r="D4">
+        <v>32</v>
+      </c>
+      <c r="E4">
+        <v>49</v>
       </c>
       <c r="F4">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="G4">
-        <v>15</v>
-[...25 lines deleted...]
-        <v>155</v>
+        <v>149</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+      <vt:lpstr>PCIG</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Christian MEJIA</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>